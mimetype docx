--- v2 (2026-02-26)
+++ v3 (2026-04-12)
@@ -22,193 +22,213 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:150pt; height:114pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>Miércoles, 25 de Febrero</w:t>
+        <w:t>Domingo, 12 de Abril</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Entrante a elegir por comensal</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
-        <w:t>A- Ensalada murciana</w:t>
+        <w:t>A- Ensalada de espinacas con anchoas y bacon</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
-        <w:t>B- Croquetas de puchero</w:t>
+        <w:t>B- Atun marinado sobre cama de quinoa y verduritas</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
-        <w:t>C- Boquerones fritos</w:t>
+        <w:t>C- Berenjena a la llama con salsa de cacahuete, sobrasada y huevo de codorniz</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Plato principal a elegir</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
-        <w:t>Arroz marinero</w:t>
+        <w:t>Arroz de secreto ibérico con verduras de temporada</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc7"/>
       <w:r>
-        <w:t>Lomo italiano con pisto</w:t>
+        <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc8"/>
+      <w:r>
+        <w:t>Sepia a la plancha con verdurita salteada</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc9"/>
+      <w:r>
+        <w:t>Merluza con salsa vizcaína</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc8"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc10"/>
       <w:r>
         <w:t>Postre a elegir</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...15 lines deleted...]
-      <w:bookmarkStart w:id="10" w:name="_Toc10"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc11"/>
       <w:r>
         <w:t>Tarta de queso</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-[...8 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc12"/>
       <w:r>
+        <w:t>Panna cotta de chocolate</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc13"/>
+      <w:r>
+        <w:t>Helado de chocolate artesano</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc14"/>
+      <w:r>
         <w:t>Melón</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc13"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc15"/>
+      <w:r>
+        <w:t>Precio: 18€</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc14"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc16"/>
       <w:r>
         <w:t>Incluye pan y postre o café. Bebida no incluida.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>