--- v3 (2026-04-12)
+++ v4 (2026-05-28)
@@ -22,213 +22,203 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:150pt; height:114pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>Domingo, 12 de Abril</w:t>
+        <w:t>Miércoles, 27 de Mayo</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Entrante a elegir por comensal</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
-        <w:t>A- Ensalada de espinacas con anchoas y bacon</w:t>
+        <w:t>A- Salmorejo cordobés con ventresca</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
-        <w:t>B- Atun marinado sobre cama de quinoa y verduritas</w:t>
+        <w:t>B- Huevos rotos con sobrasada y pimientos del padrón</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
-        <w:t>C- Berenjena a la llama con salsa de cacahuete, sobrasada y huevo de codorniz</w:t>
+        <w:t>C- Fritura de pescado</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Plato principal a elegir</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
-        <w:t>Arroz de secreto ibérico con verduras de temporada</w:t>
+        <w:t>Arroz de calamar patagónico, rape y gambas</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc7"/>
       <w:r>
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc8"/>
       <w:r>
-        <w:t>Sepia a la plancha con verdurita salteada</w:t>
+        <w:t>Secreto ibérico en salsa provenzal</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc9"/>
       <w:r>
-        <w:t>Merluza con salsa vizcaína</w:t>
+        <w:t>Postre a elegir</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc10"/>
       <w:r>
-        <w:t>Postre a elegir</w:t>
+        <w:t>Tarta de queso</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc11"/>
       <w:r>
-        <w:t>Tarta de queso</w:t>
+        <w:t>Flan de café</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc12"/>
       <w:r>
-        <w:t>Panna cotta de chocolate</w:t>
+        <w:t>Helado de chocolate artesano</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc13"/>
       <w:r>
-        <w:t>Helado de chocolate artesano</w:t>
+        <w:t>Fresas con nata</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc14"/>
       <w:r>
-        <w:t>Melón</w:t>
+        <w:t>Precio: 15€</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading4"/>
+        <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc15"/>
       <w:r>
-        <w:t>Precio: 18€</w:t>
+        <w:t>Incluye pan y postre o café. Bebida no incluida.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
-    </w:p>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>