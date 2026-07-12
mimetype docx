--- v4 (2026-05-28)
+++ v5 (2026-07-12)
@@ -22,191 +22,191 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:150pt; height:114pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>Miércoles, 27 de Mayo</w:t>
+        <w:t>Domingo, 12 de Julio</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Entrante a elegir por comensal</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
-        <w:t>A- Salmorejo cordobés con ventresca</w:t>
+        <w:t>A- Ensaladilla Boga</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
-        <w:t>B- Huevos rotos con sobrasada y pimientos del padrón</w:t>
+        <w:t>B- Fritura de pescado</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
-        <w:t>C- Fritura de pescado</w:t>
+        <w:t>C- Berenjena a la flama con sobrasada y huevo de codorniz</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Plato principal a elegir</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
-        <w:t>Arroz de calamar patagónico, rape y gambas</w:t>
+        <w:t>Arroz del señoret de la lonja</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc7"/>
       <w:r>
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc8"/>
       <w:r>
-        <w:t>Secreto ibérico en salsa provenzal</w:t>
+        <w:t>Carrillada ibérica</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc9"/>
       <w:r>
         <w:t>Postre a elegir</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc10"/>
       <w:r>
-        <w:t>Tarta de queso</w:t>
+        <w:t>Tiramisú</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc11"/>
       <w:r>
-        <w:t>Flan de café</w:t>
+        <w:t>Tartaleta de limón</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc12"/>
       <w:r>
-        <w:t>Helado de chocolate artesano</w:t>
+        <w:t>Helado artesano de Vainilla</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc13"/>
       <w:r>
-        <w:t>Fresas con nata</w:t>
+        <w:t>Melón</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc14"/>
       <w:r>
-        <w:t>Precio: 15€</w:t>
+        <w:t>Precio: 20€</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc15"/>
       <w:r>
         <w:t>Incluye pan y postre o café. Bebida no incluida.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>