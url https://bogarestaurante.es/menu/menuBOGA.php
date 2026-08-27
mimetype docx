--- v5 (2026-07-12)
+++ v6 (2026-08-27)
@@ -22,191 +22,191 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:150pt; height:114pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>Domingo, 12 de Julio</w:t>
+        <w:t>Martes, 25 de Agosto</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Entrante a elegir por comensal</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
-        <w:t>A- Ensaladilla Boga</w:t>
+        <w:t>A- Ensalada Waldorf con manzana, frutos secos y vinagreta de mostaza y miel</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
-        <w:t>B- Fritura de pescado</w:t>
+        <w:t>B- Albóndigas caseras con salsa de boletus</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
-        <w:t>C- Berenjena a la flama con sobrasada y huevo de codorniz</w:t>
+        <w:t>C- Mejillones al carbón</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Plato principal a elegir</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
-        <w:t>Arroz del señoret de la lonja</w:t>
+        <w:t>Arroz de pulpo y chipirones</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc7"/>
       <w:r>
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc8"/>
       <w:r>
-        <w:t>Carrillada ibérica</w:t>
+        <w:t>Solomillo ibérico con salsa de trufa</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc9"/>
       <w:r>
         <w:t>Postre a elegir</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc10"/>
       <w:r>
-        <w:t>Tiramisú</w:t>
+        <w:t>Banoffee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc11"/>
       <w:r>
-        <w:t>Tartaleta de limón</w:t>
+        <w:t>Stracciatella</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc12"/>
       <w:r>
-        <w:t>Helado artesano de Vainilla</w:t>
+        <w:t>Helado artesano de chocolate</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc13"/>
       <w:r>
-        <w:t>Melón</w:t>
+        <w:t>Piña</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc14"/>
       <w:r>
-        <w:t>Precio: 20€</w:t>
+        <w:t>Precio: 17€</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc15"/>
       <w:r>
         <w:t>Incluye pan y postre o café. Bebida no incluida.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>